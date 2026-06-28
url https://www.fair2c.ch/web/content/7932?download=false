--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D91B590" w14:textId="1AB099A4" w:rsidR="00901EBB" w:rsidRPr="00285FAA" w:rsidRDefault="00901EBB" w:rsidP="001972ED">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285FAA">
@@ -219,66 +219,66 @@
                 <w:tcW w:w="6892" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="36261CE9" w14:textId="77777777" w:rsidR="00B16D54" w:rsidRDefault="00B16D54" w:rsidP="0092779C">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
               <w:p w14:paraId="1E0CAC81" w14:textId="77777777" w:rsidR="00B16D54" w:rsidRDefault="00B16D54" w:rsidP="0092779C">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="7C51277D" w14:textId="039D5D8D" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="0092779C">
+              <w:p w14:paraId="7C51277D" w14:textId="150E3E38" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="0092779C">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">                                                                                                             </w:t>
+                  <w:t xml:space="preserve">                                                                                                            </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00507C5F" w:rsidRPr="00C951DC" w14:paraId="6E56506E" w14:textId="3F1CD527" w:rsidTr="00C4681C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="336AFAE9" w14:textId="77777777" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="006675D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
@@ -306,159 +306,137 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1514" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="502A0F8F" w14:textId="77777777" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="006675D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002505BD" w:rsidRPr="00151E90" w14:paraId="181E6499" w14:textId="70C8C162" w:rsidTr="00C4681C">
+      <w:tr w:rsidR="002505BD" w:rsidRPr="00151E90" w14:paraId="181E6499" w14:textId="70C8C162" w:rsidTr="00651610">
+        <w:trPr>
+          <w:trHeight w:val="430"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6877956E" w14:textId="65576142" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="006675D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C951DC">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
             <w:r w:rsidR="004C46C6">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...30 lines deleted...]
-              <w:p w14:paraId="60AFCE3A" w14:textId="198AB460" w:rsidR="002505BD" w:rsidRPr="00151E90" w:rsidRDefault="002505BD" w:rsidP="006675D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6892" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5F7807" w14:textId="77777777" w:rsidR="002A11A9" w:rsidRDefault="002A11A9" w:rsidP="006675D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="363416766"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="60AFCE3A" w14:textId="5C94EF00" w:rsidR="002505BD" w:rsidRPr="00151E90" w:rsidRDefault="0066336B" w:rsidP="006675D5">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00151E90">
-[...15 lines deleted...]
-                </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">                  </w:t>
-[...7 lines deleted...]
-                  <w:t xml:space="preserve">   </w:t>
+                  <w:t xml:space="preserve">                                                                                                               </w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...1 lines deleted...]
-        </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
       </w:tr>
       <w:tr w:rsidR="00507C5F" w:rsidRPr="00C951DC" w14:paraId="01B70E95" w14:textId="229DF342" w:rsidTr="00C4681C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CA10A95" w14:textId="77777777" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="006675D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="394619EF" w14:textId="77777777" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="006675D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -501,69 +479,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002505BD" w:rsidRPr="00C951DC" w14:paraId="7D866B1A" w14:textId="75E2E226" w:rsidTr="00C4681C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61060038" w14:textId="643B08D3" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="006675D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C951DC">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> birth</w:t>
+              <w:t>Date of birth</w:t>
             </w:r>
             <w:r w:rsidR="004C46C6">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-707644506"/>
             <w:placeholder>
               <w:docPart w:val="4923C493095F4305927A8DE699C6D150"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
@@ -688,60 +648,58 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00507C5F" w:rsidRPr="00C951DC" w14:paraId="5DD03DA2" w14:textId="676C9AD9" w:rsidTr="00C4681C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64E73B2B" w14:textId="7F3FD468" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="006675D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C951DC">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adress</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004C46C6">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EA2138A" w14:textId="77777777" w:rsidR="002505BD" w:rsidRDefault="002505BD" w:rsidP="006675D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -771,146 +729,122 @@
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C951DC">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Street:           </w:t>
             </w:r>
             <w:r w:rsidRPr="00C951DC">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-              <w:p w14:paraId="1C1EF6F0" w14:textId="77777777" w:rsidR="00B16D54" w:rsidRDefault="00B16D54" w:rsidP="006675D5">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-564032113"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3102" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="669726D0" w14:textId="77777777" w:rsidR="00996E9C" w:rsidRDefault="00996E9C" w:rsidP="006675D5">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-                    <w:sz w:val="2"/>
-[...1 lines deleted...]
-                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                    <w:sz w:val="6"/>
+                    <w:szCs w:val="6"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="79E2B1D7" w14:textId="77777777" w:rsidR="00B16D54" w:rsidRDefault="00B16D54" w:rsidP="006675D5">
-[...10 lines deleted...]
-              <w:p w14:paraId="784B896C" w14:textId="06E5E333" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="006675D5">
+              <w:p w14:paraId="784B896C" w14:textId="76955067" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="0066336B" w:rsidP="006675D5">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00C951DC">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
-                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">              </w:t>
+                  <w:t xml:space="preserve">                                                </w:t>
                 </w:r>
               </w:p>
-            </w:sdtContent>
-[...1 lines deleted...]
-        </w:tc>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="484A19E5" w14:textId="70B95805" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="002505BD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C951DC">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>No</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">.   </w:t>
+              <w:t xml:space="preserve">No.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1514" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="1012641597"/>
               <w:placeholder>
                 <w:docPart w:val="24B7F3358A2F4AEC8C6ED314F2E3A6D3"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="0801FA3C" w14:textId="77777777" w:rsidR="00924FDE" w:rsidRDefault="002505BD" w:rsidP="002505BD">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
@@ -927,66 +861,66 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">    </w:t>
                 </w:r>
               </w:p>
               <w:p w14:paraId="71AE0B75" w14:textId="77777777" w:rsidR="00924FDE" w:rsidRDefault="00924FDE" w:rsidP="002505BD">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
               <w:p w14:paraId="716605CF" w14:textId="77777777" w:rsidR="00924FDE" w:rsidRDefault="00924FDE" w:rsidP="002505BD">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="4C7D5C82" w14:textId="32F86BFF" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="002505BD">
+              <w:p w14:paraId="4C7D5C82" w14:textId="523F9685" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="002505BD">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00924FDE">
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">            </w:t>
+                  <w:t xml:space="preserve">           </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00507C5F" w:rsidRPr="00C951DC" w14:paraId="66AE7F36" w14:textId="5283AEFF" w:rsidTr="00C4681C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="646EB103" w14:textId="77777777" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="006675D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
@@ -1199,60 +1133,84 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1514" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="00C16DEA" w14:textId="77777777" w:rsidR="00B16D54" w:rsidRDefault="00B16D54" w:rsidP="002505BD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C7B9D9D" w14:textId="77777777" w:rsidR="00B16D54" w:rsidRDefault="00B16D54" w:rsidP="002505BD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EE23634" w14:textId="7DA63CDC" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="002505BD">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-          </w:p>
+              <w:id w:val="-1690059386"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6EE23634" w14:textId="3EAA0A26" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="001B2DDE" w:rsidP="002505BD">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                    </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00507C5F" w:rsidRPr="00C951DC" w14:paraId="1761811F" w14:textId="216BE52B" w:rsidTr="00C4681C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FB27674" w14:textId="77777777" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="006675D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C773E19" w14:textId="77777777" w:rsidR="002505BD" w:rsidRPr="00C951DC" w:rsidRDefault="002505BD" w:rsidP="006675D5">
             <w:pPr>
@@ -1734,109 +1692,133 @@
             <w:tcW w:w="6892" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="032D5841" w14:textId="77777777" w:rsidR="00B16D54" w:rsidRDefault="00B16D54" w:rsidP="006675D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69A0513B" w14:textId="77777777" w:rsidR="00B16D54" w:rsidRDefault="00B16D54" w:rsidP="006675D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13F4445E" w14:textId="475DE285" w:rsidR="002505BD" w:rsidRDefault="002505BD" w:rsidP="006675D5">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-          </w:p>
+              <w:id w:val="1026523805"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="13F4445E" w14:textId="00B3FB66" w:rsidR="002505BD" w:rsidRDefault="001B2DDE" w:rsidP="006675D5">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                 </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C4681C" w:rsidRPr="00C4681C" w14:paraId="68D8F59E" w14:textId="77777777" w:rsidTr="00C4681C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74E189F8" w14:textId="77777777" w:rsidR="00C4681C" w:rsidRPr="00C4681C" w:rsidRDefault="00C4681C" w:rsidP="006675D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6892" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B76D513" w14:textId="77777777" w:rsidR="00C4681C" w:rsidRPr="00C4681C" w:rsidRDefault="00C4681C" w:rsidP="006675D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40829A4B" w14:textId="1BBE14CC" w:rsidR="00B21057" w:rsidRPr="00C4681C" w:rsidRDefault="003E0323" w:rsidP="001972ED">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4681C">
+      <w:r w:rsidRPr="0066336B">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00901EBB" w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Are you a US tax subject</w:t>
       </w:r>
       <w:r w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">?     </w:t>
@@ -1974,61 +1956,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The undersigned hereby declares that he/she joins the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Faircapital</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Consumer Cooperative</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -2411,175 +2391,158 @@
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00901EBB" w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00901EBB" w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Faircapital</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00901EBB" w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Konsumenten-Genossenschaft</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Konsumenten-Genossenschaft,</w:t>
+      </w:r>
+      <w:r w:rsidR="00901EBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00901EBB" w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>Churerstrasse</w:t>
+      </w:r>
+      <w:r w:rsidR="00901EBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00010BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r w:rsidR="00901EBB" w:rsidRPr="00901EBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00901EBB" w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Churerstrasse</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>8808</w:t>
+      </w:r>
       <w:r w:rsidR="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00010BA7">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00901EBB" w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t>Pfäffikon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00901EBB" w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SZ</w:t>
       </w:r>
       <w:r w:rsidR="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -3579,75 +3542,75 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00901EBB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A3705E" w:rsidRPr="00A3705E" w:rsidSect="00A47F72">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="418A9680" w14:textId="77777777" w:rsidR="00D009AC" w:rsidRDefault="00D009AC" w:rsidP="00BB75E9">
+    <w:p w14:paraId="574EC0B0" w14:textId="77777777" w:rsidR="00CA24E0" w:rsidRDefault="00CA24E0" w:rsidP="00BB75E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6810028D" w14:textId="77777777" w:rsidR="00D009AC" w:rsidRDefault="00D009AC" w:rsidP="00BB75E9">
+    <w:p w14:paraId="3B8C17EE" w14:textId="77777777" w:rsidR="00CA24E0" w:rsidRDefault="00CA24E0" w:rsidP="00BB75E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -3710,73 +3673,51 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="155A9E87" w14:textId="68CC7A1B" w:rsidR="00BB75E9" w:rsidRDefault="00BB75E9" w:rsidP="00BB75E9">
     <w:pPr>
       <w:pStyle w:val="paragraph"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="708" w:firstLine="708"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BB75E9">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:color w:val="3B3838"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Fair2C c/o </w:t>
-[...21 lines deleted...]
-      <w:t> SA </w:t>
+      <w:t>Fair2C c/o Faircapital SA </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Symbol" w:cs="Segoe UI"/>
         <w:color w:val="3B3838"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>·</w:t>
     </w:r>
     <w:r w:rsidRPr="00BB75E9">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:color w:val="3B3838"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t> Churerstrasse </w:t>
     </w:r>
     <w:r w:rsidR="00A3705E">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
@@ -3937,61 +3878,61 @@
       </w:rPr>
       <w:t> www.faircapital.ch</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="eop"/>
         <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:color w:val="3B3838"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67D78D91" w14:textId="77777777" w:rsidR="00BB75E9" w:rsidRDefault="00BB75E9">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32FA22AA" w14:textId="77777777" w:rsidR="00D009AC" w:rsidRDefault="00D009AC" w:rsidP="00BB75E9">
+    <w:p w14:paraId="63D99E87" w14:textId="77777777" w:rsidR="00CA24E0" w:rsidRDefault="00CA24E0" w:rsidP="00BB75E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3445E1C5" w14:textId="77777777" w:rsidR="00D009AC" w:rsidRDefault="00D009AC" w:rsidP="00BB75E9">
+    <w:p w14:paraId="55094F98" w14:textId="77777777" w:rsidR="00CA24E0" w:rsidRDefault="00CA24E0" w:rsidP="00BB75E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E4AF7AB" w14:textId="43BFCBB2" w:rsidR="00BB75E9" w:rsidRDefault="00BB75E9" w:rsidP="00A47F72">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="734281BE" wp14:editId="3458A6FF">
           <wp:extent cx="985520" cy="403860"/>
@@ -4025,175 +3966,192 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="985520" cy="403860"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB75E9"/>
     <w:rsid w:val="00010BA7"/>
     <w:rsid w:val="000939EB"/>
     <w:rsid w:val="00095052"/>
     <w:rsid w:val="00095600"/>
     <w:rsid w:val="000B6333"/>
     <w:rsid w:val="000C1EF1"/>
     <w:rsid w:val="000D1E8A"/>
     <w:rsid w:val="000D6B97"/>
     <w:rsid w:val="000E0C4F"/>
     <w:rsid w:val="000E25C6"/>
     <w:rsid w:val="00106E4F"/>
     <w:rsid w:val="00151E90"/>
     <w:rsid w:val="001539C9"/>
     <w:rsid w:val="001675B2"/>
     <w:rsid w:val="00175966"/>
     <w:rsid w:val="00196F66"/>
     <w:rsid w:val="001972ED"/>
+    <w:rsid w:val="001B2DDE"/>
     <w:rsid w:val="001D041F"/>
     <w:rsid w:val="001D2D93"/>
     <w:rsid w:val="002161EE"/>
     <w:rsid w:val="002504FF"/>
     <w:rsid w:val="002505BD"/>
     <w:rsid w:val="0025757D"/>
     <w:rsid w:val="00267673"/>
     <w:rsid w:val="00273677"/>
     <w:rsid w:val="00284225"/>
     <w:rsid w:val="00285FAA"/>
+    <w:rsid w:val="002961C8"/>
+    <w:rsid w:val="002A11A9"/>
+    <w:rsid w:val="002B246F"/>
     <w:rsid w:val="002D351B"/>
     <w:rsid w:val="003334D3"/>
     <w:rsid w:val="00355239"/>
+    <w:rsid w:val="00375495"/>
     <w:rsid w:val="00386A9A"/>
     <w:rsid w:val="003E0323"/>
     <w:rsid w:val="004001C2"/>
     <w:rsid w:val="00405581"/>
+    <w:rsid w:val="0044191C"/>
     <w:rsid w:val="00442783"/>
     <w:rsid w:val="00447B47"/>
     <w:rsid w:val="004708FE"/>
     <w:rsid w:val="004828BC"/>
     <w:rsid w:val="004C46C6"/>
     <w:rsid w:val="004E1D61"/>
     <w:rsid w:val="004F5A88"/>
     <w:rsid w:val="00507C5F"/>
     <w:rsid w:val="00515284"/>
     <w:rsid w:val="00523735"/>
     <w:rsid w:val="005569FC"/>
     <w:rsid w:val="00585C52"/>
     <w:rsid w:val="005922D9"/>
     <w:rsid w:val="005F43E6"/>
     <w:rsid w:val="0060116C"/>
     <w:rsid w:val="00616EB1"/>
     <w:rsid w:val="00633E5B"/>
     <w:rsid w:val="0064010D"/>
     <w:rsid w:val="00643AC0"/>
+    <w:rsid w:val="00651610"/>
+    <w:rsid w:val="0066336B"/>
     <w:rsid w:val="006645D5"/>
     <w:rsid w:val="006675D5"/>
     <w:rsid w:val="006705E1"/>
     <w:rsid w:val="00697536"/>
     <w:rsid w:val="006C314F"/>
     <w:rsid w:val="0073640C"/>
     <w:rsid w:val="007B3223"/>
+    <w:rsid w:val="00862613"/>
     <w:rsid w:val="00864C20"/>
     <w:rsid w:val="00882926"/>
     <w:rsid w:val="008C5A7F"/>
     <w:rsid w:val="00901EBB"/>
     <w:rsid w:val="00924FDE"/>
     <w:rsid w:val="0092779C"/>
+    <w:rsid w:val="00996E9C"/>
     <w:rsid w:val="009C096D"/>
     <w:rsid w:val="009E623A"/>
     <w:rsid w:val="00A3705E"/>
     <w:rsid w:val="00A47F72"/>
     <w:rsid w:val="00AA264E"/>
     <w:rsid w:val="00AC2299"/>
     <w:rsid w:val="00AD5127"/>
     <w:rsid w:val="00AE4FED"/>
+    <w:rsid w:val="00AF4A0D"/>
+    <w:rsid w:val="00B01443"/>
     <w:rsid w:val="00B16500"/>
     <w:rsid w:val="00B16D54"/>
     <w:rsid w:val="00B21057"/>
     <w:rsid w:val="00BA4A20"/>
     <w:rsid w:val="00BB2D79"/>
     <w:rsid w:val="00BB75E9"/>
+    <w:rsid w:val="00C348C6"/>
     <w:rsid w:val="00C4681C"/>
     <w:rsid w:val="00C67427"/>
     <w:rsid w:val="00C83F57"/>
     <w:rsid w:val="00C951DC"/>
+    <w:rsid w:val="00CA24E0"/>
     <w:rsid w:val="00CA7D7F"/>
     <w:rsid w:val="00CD10F8"/>
     <w:rsid w:val="00CD692A"/>
     <w:rsid w:val="00D009AC"/>
     <w:rsid w:val="00D046C3"/>
     <w:rsid w:val="00D21B88"/>
+    <w:rsid w:val="00D22F66"/>
     <w:rsid w:val="00D50BC6"/>
     <w:rsid w:val="00DE1510"/>
     <w:rsid w:val="00E02A13"/>
     <w:rsid w:val="00E03FAF"/>
     <w:rsid w:val="00E10175"/>
     <w:rsid w:val="00E4321A"/>
     <w:rsid w:val="00E47DE8"/>
     <w:rsid w:val="00E63226"/>
+    <w:rsid w:val="00F452D5"/>
+    <w:rsid w:val="00F942FA"/>
     <w:rsid w:val="00FC5CD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -5268,51 +5226,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00507C5F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@faircapital.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BEF48CF5EC634250AC824CFCFC32DF4F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -5408,79 +5366,50 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{263701E5-007F-48B7-A102-F8AB835A5FAD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00844A3D" w:rsidRDefault="00B12D1B" w:rsidP="00B12D1B">
           <w:pPr>
             <w:pStyle w:val="7404967228454E379552D9FDF577E076"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="019F8DA022FF465F8326BCAA356D7A01"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="FB7B0CA7C6FE4C609EDB7642EB6A76BF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{810F9611-0310-4736-B4EC-B0E075C2FA0D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003555B0" w:rsidRDefault="003A2179" w:rsidP="003A2179">
           <w:pPr>
             <w:pStyle w:val="FB7B0CA7C6FE4C609EDB7642EB6A76BF"/>
           </w:pPr>
           <w:r w:rsidRPr="0025720E">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
@@ -5488,79 +5417,50 @@
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3729899BFB474B74BD19D90B9E309CC3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D480AA5E-EE7B-4D55-ABF6-41298034A5AC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003555B0" w:rsidRDefault="003A2179" w:rsidP="003A2179">
           <w:pPr>
             <w:pStyle w:val="3729899BFB474B74BD19D90B9E309CC3"/>
           </w:pPr>
           <w:r w:rsidRPr="00B21057">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            </w:rPr>
-[...27 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4923C493095F4305927A8DE699C6D150"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CC192DA1-5F28-44F7-9BEC-F5C9C85B5B48}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003555B0" w:rsidRDefault="003A2179" w:rsidP="003A2179">
           <w:pPr>
             <w:pStyle w:val="4923C493095F4305927A8DE699C6D150"/>
@@ -5639,50 +5539,76 @@
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{490EC360-5C01-4109-9B9E-E38F3B85B751}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003555B0" w:rsidRDefault="003A2179" w:rsidP="003A2179">
           <w:pPr>
             <w:pStyle w:val="24B7F3358A2F4AEC8C6ED314F2E3A6D3"/>
           </w:pPr>
           <w:r w:rsidRPr="0025720E">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{047B60E6-3611-4340-B42F-226518EF0D83}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D0633B" w:rsidRDefault="0018301A">
+          <w:r w:rsidRPr="00544921">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -5734,68 +5660,78 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E0AB2"/>
     <w:rsid w:val="00095052"/>
+    <w:rsid w:val="0018301A"/>
     <w:rsid w:val="002007FC"/>
     <w:rsid w:val="00284225"/>
+    <w:rsid w:val="00297A04"/>
     <w:rsid w:val="002E4318"/>
     <w:rsid w:val="003555B0"/>
+    <w:rsid w:val="00375495"/>
     <w:rsid w:val="003A2179"/>
     <w:rsid w:val="003A2ABE"/>
     <w:rsid w:val="00585C52"/>
     <w:rsid w:val="00705A31"/>
     <w:rsid w:val="007E0AB2"/>
     <w:rsid w:val="00844A3D"/>
     <w:rsid w:val="008474A9"/>
+    <w:rsid w:val="0096646B"/>
     <w:rsid w:val="00984667"/>
     <w:rsid w:val="00AD769A"/>
+    <w:rsid w:val="00AF4A0D"/>
+    <w:rsid w:val="00B00EE9"/>
+    <w:rsid w:val="00B01443"/>
     <w:rsid w:val="00B12D1B"/>
     <w:rsid w:val="00B45BB2"/>
     <w:rsid w:val="00BB2D79"/>
+    <w:rsid w:val="00C348C6"/>
+    <w:rsid w:val="00D0633B"/>
     <w:rsid w:val="00E10175"/>
     <w:rsid w:val="00E960C5"/>
+    <w:rsid w:val="00FB5AFC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -6207,93 +6143,85 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003A2179"/>
+    <w:rsid w:val="0018301A"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="23AD40429547450CB1663AE5B0EE58C5">
     <w:name w:val="23AD40429547450CB1663AE5B0EE58C5"/>
     <w:rsid w:val="00B12D1B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7404967228454E379552D9FDF577E076">
     <w:name w:val="7404967228454E379552D9FDF577E076"/>
     <w:rsid w:val="00B12D1B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BEF48CF5EC634250AC824CFCFC32DF4F2">
     <w:name w:val="BEF48CF5EC634250AC824CFCFC32DF4F2"/>
     <w:rsid w:val="003A2179"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1772698F517E4653BD4EB2F7131BE76A3">
     <w:name w:val="1772698F517E4653BD4EB2F7131BE76A3"/>
     <w:rsid w:val="003A2179"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="019F8DA022FF465F8326BCAA356D7A01">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB7B0CA7C6FE4C609EDB7642EB6A76BF">
     <w:name w:val="FB7B0CA7C6FE4C609EDB7642EB6A76BF"/>
     <w:rsid w:val="003A2179"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3729899BFB474B74BD19D90B9E309CC3">
     <w:name w:val="3729899BFB474B74BD19D90B9E309CC3"/>
-    <w:rsid w:val="003A2179"/>
-[...2 lines deleted...]
-    <w:name w:val="CD1D7749951E499CB70B7630BE447345"/>
     <w:rsid w:val="003A2179"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4923C493095F4305927A8DE699C6D150">
     <w:name w:val="4923C493095F4305927A8DE699C6D150"/>
     <w:rsid w:val="003A2179"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA2982CFC0B645678B94C728B3B6AADB">
     <w:name w:val="DA2982CFC0B645678B94C728B3B6AADB"/>
     <w:rsid w:val="003A2179"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AB70C91CEF14D1CB98E145ACB2BB2C8">
     <w:name w:val="7AB70C91CEF14D1CB98E145ACB2BB2C8"/>
     <w:rsid w:val="003A2179"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="24B7F3358A2F4AEC8C6ED314F2E3A6D3">
     <w:name w:val="24B7F3358A2F4AEC8C6ED314F2E3A6D3"/>
     <w:rsid w:val="003A2179"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
@@ -6594,52 +6522,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010053A36B70328C49439506B0A071E6CE6B" ma:contentTypeVersion="11" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="248129bb46cd79128c8e4e4011acc14a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55" xmlns:ns3="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22ed4934ffde5b2eb060208753222331" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010053A36B70328C49439506B0A071E6CE6B" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="86af5a66069a153115fa9170f9e76f9c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55" xmlns:ns3="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5552d669bf4125e71e7b7d52c2c454f" ns2:_="" ns3:_="">
     <xsd:import namespace="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55"/>
     <xsd:import namespace="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -6659,91 +6587,91 @@
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a946c328-aac8-46f9-bb16-2585c5411b9c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a946c328-aac8-46f9-bb16-2585c5411b9c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5ab1fc64-35f5-4953-aea3-04b10844d1c1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -6817,94 +6745,123 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97E8C87C-B8B3-428E-8D98-AF76F75C21DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80504262-30A4-4995-8519-B6730F601B95}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{071E9756-9883-4BAB-8F7F-13E415AA1D97}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55"/>
+    <ds:schemaRef ds:uri="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E04FD634-78BE-4F4A-998C-EB287D4D85CD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E04FD634-78BE-4F4A-998C-EB287D4D85CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72E6C569-7641-459F-94A5-803F32B8303C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72E6C569-7641-459F-94A5-803F32B8303C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55"/>
+    <ds:schemaRef ds:uri="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>393</Words>
-  <Characters>2480</Characters>
+  <Words>416</Words>
+  <Characters>2628</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2868</CharactersWithSpaces>
+  <CharactersWithSpaces>3038</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sina Staub</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010053A36B70328C49439506B0A071E6CE6B</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>