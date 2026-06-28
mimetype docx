--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -415,115 +415,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
             <w:r w:rsidR="00F81549">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:id w:val="-1687904386"/>
+            <w:id w:val="-1270926923"/>
             <w:placeholder>
-              <w:docPart w:val="94A4CB96CBBD4E05BB3C9D4AECB3B53C"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7469" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1CC11EFC" w14:textId="5779F19E" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="5DCF964F" w14:textId="77777777" w:rsidR="009F018F" w:rsidRDefault="009F018F" w:rsidP="00A841A5">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-                    <w:sz w:val="2"/>
-                    <w:szCs w:val="2"/>
+                    <w:sz w:val="6"/>
+                    <w:szCs w:val="6"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="37CE59CD" w14:textId="5779F19E" w:rsidR="00F81549" w:rsidRPr="00151E90" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="37CE59CD" w14:textId="0E43E5B2" w:rsidR="00F81549" w:rsidRPr="00151E90" w:rsidRDefault="00634304" w:rsidP="00A841A5">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00151E90">
-[...15 lines deleted...]
-                </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">                  </w:t>
-[...7 lines deleted...]
-                  <w:t xml:space="preserve">   </w:t>
+                  <w:t xml:space="preserve">                                                                                                                            </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F81549" w:rsidRPr="00C951DC" w14:paraId="70043EDD" w14:textId="77777777" w:rsidTr="00797B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="012F3B4A" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
@@ -726,1205 +701,1339 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73DB190A" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81549" w:rsidRPr="00C951DC" w14:paraId="70D3956D" w14:textId="77777777" w:rsidTr="00797B39">
+      <w:tr w:rsidR="00221E7A" w:rsidRPr="00C951DC" w14:paraId="70D3956D" w14:textId="77777777" w:rsidTr="00120939">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...110 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...1 lines deleted...]
-              <w:id w:val="606934155"/>
+              </w:rPr>
+              <w:id w:val="1742665055"/>
               <w:placeholder>
-                <w:docPart w:val="535877096BCF4CB4B3E792269A8560D3"/>
+                <w:docPart w:val="B0C73144F93A44A986DB37084ED63061"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="33308517" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
-[...102 lines deleted...]
-              <w:p w14:paraId="5A06E0C8" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="56693FAD" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00924FDE">
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">    </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="54EA4C1F" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="1EBCC437" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="3B771794" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="4AC028D4" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="62D06C32" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="74E391A1" w14:textId="48EB255B" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
-                  <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00924FDE">
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">            </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5956B989" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F1893E9" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CEF3500" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FD11572" w14:textId="1B563424" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Strasse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C951DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C951DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="375356C6" w14:textId="77777777" w:rsidR="00AD34CD" w:rsidRDefault="00AD34CD" w:rsidP="00221E7A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="464859662"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="17F92B34" w14:textId="631E488B" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00634304" w:rsidP="00221E7A">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                              </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFB26A8" w14:textId="0A4BA340" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C951DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C951DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2091" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8B4D33" w14:textId="77777777" w:rsidR="00AD34CD" w:rsidRDefault="00AD34CD" w:rsidP="00221E7A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="-1266305657"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="62D06C32" w14:textId="19663E38" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="00AD34CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">        </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81549" w:rsidRPr="00C951DC" w14:paraId="587CAEBF" w14:textId="77777777" w:rsidTr="00797B39">
+      <w:tr w:rsidR="00221E7A" w:rsidRPr="00C951DC" w14:paraId="587CAEBF" w14:textId="77777777" w:rsidTr="00797B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00185995" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="00185995" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41315AA8" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="41315AA8" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6FBB59" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="1D6FBB59" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6272FE0D" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="6272FE0D" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="708925D1" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="708925D1" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81549" w:rsidRPr="00C951DC" w14:paraId="125DFCB8" w14:textId="77777777" w:rsidTr="00797B39">
+      <w:tr w:rsidR="00221E7A" w:rsidRPr="00C951DC" w14:paraId="125DFCB8" w14:textId="77777777" w:rsidTr="00797B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4248BDE9" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="4248BDE9" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAA7C64" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="7BAA7C64" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="567305FB" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="567305FB" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15B95F8E" w14:textId="0CEF3638" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="15B95F8E" w14:textId="0CEF3638" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C951DC">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00797B39">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LZ</w:t>
             </w:r>
             <w:r w:rsidRPr="00C951DC">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1512826220"/>
               <w:placeholder>
-                <w:docPart w:val="E35024E501F84B1C954AD1F4DB949811"/>
+                <w:docPart w:val="5057C1CEFA314E93A12A3ADD3715BBA2"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0393773F" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="0393773F" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="4B526941" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="4B526941" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="339CB363" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="339CB363" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C951DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">        </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9AAF77" w14:textId="0E4581DA" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00797B39" w:rsidP="00A841A5">
+          <w:p w14:paraId="1D9AAF77" w14:textId="0E4581DA" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ort</w:t>
             </w:r>
-            <w:r w:rsidR="00F81549" w:rsidRPr="00C951DC">
+            <w:r w:rsidRPr="00C951DC">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="524A1B2E" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="524A1B2E" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0001A156" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="0001A156" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="599709C0" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-          </w:p>
+              <w:id w:val="478504039"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="599709C0" w14:textId="649C05D7" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                              </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81549" w:rsidRPr="00C951DC" w14:paraId="792C166A" w14:textId="77777777" w:rsidTr="00797B39">
+      <w:tr w:rsidR="00221E7A" w:rsidRPr="00C951DC" w14:paraId="792C166A" w14:textId="77777777" w:rsidTr="00797B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB4EABF" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="3AB4EABF" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="499E7B4D" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="499E7B4D" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FED119C" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="5FED119C" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24C9894E" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="24C9894E" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62A543EF" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="62A543EF" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81549" w:rsidRPr="00C951DC" w14:paraId="475D50F6" w14:textId="77777777" w:rsidTr="00797B39">
+      <w:tr w:rsidR="00221E7A" w:rsidRPr="00C951DC" w14:paraId="475D50F6" w14:textId="77777777" w:rsidTr="00797B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B64E49C" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="2B64E49C" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58A2F123" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="58A2F123" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E09BBF4" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="7E09BBF4" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="567C8397" w14:textId="439D5FCA" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00797B39" w:rsidP="00A841A5">
+          <w:p w14:paraId="567C8397" w14:textId="439D5FCA" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Land</w:t>
             </w:r>
-            <w:r w:rsidR="00F81549" w:rsidRPr="00C951DC">
+            <w:r w:rsidRPr="00C951DC">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-568181758"/>
               <w:placeholder>
-                <w:docPart w:val="5B89CB56BECF487E985C2990187E0821"/>
+                <w:docPart w:val="7A8FF157932E475583E522AA907802D8"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="01D10CC1" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="01D10CC1" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="4BE2F3DF" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="4BE2F3DF" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="5CB28ED9" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="5CB28ED9" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="491F0DB2" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="491F0DB2" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C951DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                                       </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81549" w:rsidRPr="00C951DC" w14:paraId="25B83998" w14:textId="77777777" w:rsidTr="00797B39">
+      <w:tr w:rsidR="00221E7A" w:rsidRPr="00C951DC" w14:paraId="25B83998" w14:textId="77777777" w:rsidTr="00797B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61F7CB67" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="61F7CB67" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A4306AE" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="7A4306AE" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7864405C" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="7864405C" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39061311" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="39061311" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39164094" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="39164094" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81549" w:rsidRPr="00C951DC" w14:paraId="413333FF" w14:textId="77777777" w:rsidTr="00797B39">
+      <w:tr w:rsidR="00221E7A" w:rsidRPr="00C951DC" w14:paraId="413333FF" w14:textId="77777777" w:rsidTr="00797B39">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27864F2B" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="27864F2B" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-936288799"/>
             <w:placeholder>
-              <w:docPart w:val="67572045D9B2484592E7D7AABDAA766B"/>
+              <w:docPart w:val="44D67677E7AE4C6AB0ACDAEA95884269"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7469" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6697DB04" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="6697DB04" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="6ABA23B5" w14:textId="77777777" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="6ABA23B5" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="2"/>
                     <w:szCs w:val="2"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="01F8CF3E" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+              <w:p w14:paraId="01F8CF3E" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
                 <w:pPr>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidRPr="00C951DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                       </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                 </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F81549" w:rsidRPr="00C951DC" w14:paraId="643AF482" w14:textId="77777777" w:rsidTr="00797B39">
+      <w:tr w:rsidR="00221E7A" w:rsidRPr="00C951DC" w14:paraId="0A606ED0" w14:textId="77777777" w:rsidTr="00A82F61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="645E9980" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="088DC8D8" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00A82F61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C33A881" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="425EB4C6" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00A82F61">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4649F382" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00A82F61">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0FAB6E" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00A82F61">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A304F56" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00A82F61">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00221E7A" w:rsidRPr="00C951DC" w14:paraId="1BA11010" w14:textId="77777777" w:rsidTr="00797B39">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC2A3C4" w14:textId="1ECBE910" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C951DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mobil/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tel:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="529839643"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7469" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="45F68031" w14:textId="77777777" w:rsidR="00684FC8" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="6"/>
+                    <w:szCs w:val="6"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                     </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0C11A2D9" w14:textId="5D05E386" w:rsidR="00221E7A" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                        </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00221E7A" w:rsidRPr="00C951DC" w14:paraId="643AF482" w14:textId="77777777" w:rsidTr="00797B39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="645E9980" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C33A881" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3791" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D43103" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="04D43103" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B68F2E4" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C951DC" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="5B68F2E4" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C951DC" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F81549" w14:paraId="2192E005" w14:textId="77777777" w:rsidTr="00797B39">
+      <w:tr w:rsidR="00221E7A" w:rsidRPr="00C4681C" w14:paraId="4B3C2A33" w14:textId="77777777" w:rsidTr="00797B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C31DB5" w14:textId="0F23625B" w:rsidR="00F81549" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
-[...78 lines deleted...]
-          <w:p w14:paraId="1AA8D2FF" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C4681C" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="1AA8D2FF" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C4681C" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7469" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59B3366F" w14:textId="77777777" w:rsidR="00F81549" w:rsidRPr="00C4681C" w:rsidRDefault="00F81549" w:rsidP="00A841A5">
+          <w:p w14:paraId="59B3366F" w14:textId="77777777" w:rsidR="00221E7A" w:rsidRPr="00C4681C" w:rsidRDefault="00221E7A" w:rsidP="00221E7A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B88E6B1" w14:textId="0F4B44D9" w:rsidR="00F81549" w:rsidRDefault="00CA17AA" w:rsidP="001972ED">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060116C">
         <w:rPr>
@@ -3469,61 +3578,61 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001D041F" w:rsidRPr="0060116C" w:rsidSect="001B7712">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38C91E9E" w14:textId="77777777" w:rsidR="005F6AEC" w:rsidRDefault="005F6AEC" w:rsidP="00BB75E9">
+    <w:p w14:paraId="020E89A9" w14:textId="77777777" w:rsidR="0028211F" w:rsidRDefault="0028211F" w:rsidP="00BB75E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="562E91EF" w14:textId="77777777" w:rsidR="005F6AEC" w:rsidRDefault="005F6AEC" w:rsidP="00BB75E9">
+    <w:p w14:paraId="2ACA6EB3" w14:textId="77777777" w:rsidR="0028211F" w:rsidRDefault="0028211F" w:rsidP="00BB75E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -3811,98 +3920,98 @@
       </w:rPr>
       <w:t> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67D78D91" w14:textId="77777777" w:rsidR="00BB75E9" w:rsidRDefault="00BB75E9">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72639B6B" w14:textId="77777777" w:rsidR="00601323" w:rsidRDefault="00601323">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BB7B203" w14:textId="77777777" w:rsidR="005F6AEC" w:rsidRDefault="005F6AEC" w:rsidP="00BB75E9">
+    <w:p w14:paraId="623F0CEB" w14:textId="77777777" w:rsidR="0028211F" w:rsidRDefault="0028211F" w:rsidP="00BB75E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36316E4F" w14:textId="77777777" w:rsidR="005F6AEC" w:rsidRDefault="005F6AEC" w:rsidP="00BB75E9">
+    <w:p w14:paraId="43DD463A" w14:textId="77777777" w:rsidR="0028211F" w:rsidRDefault="0028211F" w:rsidP="00BB75E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1810FE4C" w14:textId="77777777" w:rsidR="00601323" w:rsidRDefault="00601323">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A382236" w14:textId="3213971C" w:rsidR="00BB75E9" w:rsidRDefault="00BB75E9" w:rsidP="00BB75E9">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="734281BE" wp14:editId="3458A6FF">
           <wp:extent cx="985520" cy="403860"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
-          <wp:docPr id="1906445167" name="Grafik 1" descr="The image features a vibrant, abstract geometric shape with a mix of yellow and orange hues, creating a visually striking and minimalist design.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+          <wp:docPr id="1682185949" name="Grafik 1" descr="The image features a vibrant, abstract geometric shape with a mix of yellow and orange hues, creating a visually striking and minimalist design.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1906445167" name="Grafik 1" descr="The image features a vibrant, abstract geometric shape with a mix of yellow and orange hues, creating a visually striking and minimalist design.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3924,143 +4033,158 @@
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E4AF7AB" w14:textId="77777777" w:rsidR="00BB75E9" w:rsidRDefault="00BB75E9">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DE93F99" w14:textId="77777777" w:rsidR="00601323" w:rsidRDefault="00601323">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="50"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB75E9"/>
     <w:rsid w:val="0004394F"/>
     <w:rsid w:val="00047CD8"/>
     <w:rsid w:val="00095052"/>
     <w:rsid w:val="00095600"/>
     <w:rsid w:val="00097DFC"/>
     <w:rsid w:val="000B6333"/>
     <w:rsid w:val="000E0C4F"/>
+    <w:rsid w:val="000E790A"/>
     <w:rsid w:val="000F52D3"/>
     <w:rsid w:val="00131244"/>
+    <w:rsid w:val="0013789A"/>
     <w:rsid w:val="001539C9"/>
     <w:rsid w:val="001675B2"/>
     <w:rsid w:val="00175966"/>
     <w:rsid w:val="00196F66"/>
     <w:rsid w:val="001972ED"/>
     <w:rsid w:val="001B7712"/>
     <w:rsid w:val="001D041F"/>
     <w:rsid w:val="002161EE"/>
+    <w:rsid w:val="00221E7A"/>
     <w:rsid w:val="00247EF8"/>
     <w:rsid w:val="002504FF"/>
     <w:rsid w:val="0025757D"/>
+    <w:rsid w:val="0028211F"/>
     <w:rsid w:val="00284225"/>
+    <w:rsid w:val="002A3BF8"/>
     <w:rsid w:val="002D6A5F"/>
     <w:rsid w:val="003308A2"/>
+    <w:rsid w:val="003407EE"/>
     <w:rsid w:val="00355239"/>
     <w:rsid w:val="00386A9A"/>
     <w:rsid w:val="003B4665"/>
     <w:rsid w:val="003E0323"/>
     <w:rsid w:val="00462DB7"/>
     <w:rsid w:val="004828BC"/>
     <w:rsid w:val="004A3076"/>
     <w:rsid w:val="00523735"/>
     <w:rsid w:val="005F43E6"/>
     <w:rsid w:val="005F6AEC"/>
     <w:rsid w:val="0060116C"/>
     <w:rsid w:val="00601323"/>
     <w:rsid w:val="00616EB1"/>
     <w:rsid w:val="00633E5B"/>
+    <w:rsid w:val="00634304"/>
     <w:rsid w:val="006645D5"/>
+    <w:rsid w:val="00674783"/>
+    <w:rsid w:val="00684FC8"/>
     <w:rsid w:val="006C314F"/>
+    <w:rsid w:val="006C45B4"/>
     <w:rsid w:val="00797B39"/>
     <w:rsid w:val="007B3223"/>
     <w:rsid w:val="00804A62"/>
     <w:rsid w:val="00897726"/>
     <w:rsid w:val="00971BC2"/>
     <w:rsid w:val="009C096D"/>
     <w:rsid w:val="009E623A"/>
+    <w:rsid w:val="009F018F"/>
     <w:rsid w:val="00A02AB2"/>
     <w:rsid w:val="00AC2299"/>
+    <w:rsid w:val="00AD34CD"/>
     <w:rsid w:val="00AE1368"/>
     <w:rsid w:val="00AE4FED"/>
+    <w:rsid w:val="00AF4A0D"/>
     <w:rsid w:val="00BA4A20"/>
     <w:rsid w:val="00BB2D79"/>
     <w:rsid w:val="00BB37A3"/>
     <w:rsid w:val="00BB75E9"/>
     <w:rsid w:val="00C67427"/>
     <w:rsid w:val="00C742BD"/>
     <w:rsid w:val="00C83F57"/>
     <w:rsid w:val="00C86B16"/>
     <w:rsid w:val="00CA17AA"/>
+    <w:rsid w:val="00CF39B8"/>
     <w:rsid w:val="00D0413E"/>
     <w:rsid w:val="00D50BC6"/>
     <w:rsid w:val="00D650E8"/>
     <w:rsid w:val="00DA19BB"/>
     <w:rsid w:val="00E03FAF"/>
     <w:rsid w:val="00E4321A"/>
     <w:rsid w:val="00E47DE8"/>
+    <w:rsid w:val="00E72744"/>
     <w:rsid w:val="00EA0783"/>
     <w:rsid w:val="00F81549"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5282,243 +5406,211 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2B17099-A290-4D71-82B3-560E9C570B1A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B56DB4" w:rsidRDefault="00FC21E4" w:rsidP="00FC21E4">
           <w:pPr>
             <w:pStyle w:val="B97F1BC503C74617BDD5B8BC07336160"/>
           </w:pPr>
           <w:r w:rsidRPr="00B21057">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="94A4CB96CBBD4E05BB3C9D4AECB3B53C"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="79874105E09B488AADE319C7809A0F16"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C1E4E9E3-A5E0-4629-9F4C-868516793F98}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B56DB4" w:rsidRDefault="00FC21E4" w:rsidP="00FC21E4">
           <w:pPr>
             <w:pStyle w:val="79874105E09B488AADE319C7809A0F16"/>
           </w:pPr>
           <w:r w:rsidRPr="0025720E">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="535877096BCF4CB4B3E792269A8560D3"/>
+        <w:name w:val="B0C73144F93A44A986DB37084ED63061"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2E11C45B-91D9-4D39-8601-2780A7688FDE}"/>
+        <w:guid w:val="{A9C1D014-7C7F-42CE-AEAD-0840D2F1F80B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B56DB4" w:rsidRDefault="00FC21E4" w:rsidP="00FC21E4">
+        <w:p w:rsidR="00BD349D" w:rsidRDefault="00E25079" w:rsidP="00E25079">
           <w:pPr>
-            <w:pStyle w:val="535877096BCF4CB4B3E792269A8560D3"/>
+            <w:pStyle w:val="B0C73144F93A44A986DB37084ED63061"/>
           </w:pPr>
           <w:r w:rsidRPr="0025720E">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B1F2EC5140CD4CD3ABF1D0608EB21F9D"/>
+        <w:name w:val="5057C1CEFA314E93A12A3ADD3715BBA2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4CDC0078-8FB0-4AA9-87F8-436779FC15C6}"/>
+        <w:guid w:val="{9D7E47F0-DC22-431D-8998-2B917E8984D9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B56DB4" w:rsidRDefault="00FC21E4" w:rsidP="00FC21E4">
+        <w:p w:rsidR="00BD349D" w:rsidRDefault="00E25079" w:rsidP="00E25079">
           <w:pPr>
-            <w:pStyle w:val="B1F2EC5140CD4CD3ABF1D0608EB21F9D"/>
+            <w:pStyle w:val="5057C1CEFA314E93A12A3ADD3715BBA2"/>
           </w:pPr>
           <w:r w:rsidRPr="0025720E">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E35024E501F84B1C954AD1F4DB949811"/>
+        <w:name w:val="7A8FF157932E475583E522AA907802D8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{24DFABD4-30EE-44A0-91E3-5E063FB76861}"/>
+        <w:guid w:val="{4754151C-60FB-43D0-A865-8ABC99C62617}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B56DB4" w:rsidRDefault="00FC21E4" w:rsidP="00FC21E4">
+        <w:p w:rsidR="00BD349D" w:rsidRDefault="00E25079" w:rsidP="00E25079">
           <w:pPr>
-            <w:pStyle w:val="E35024E501F84B1C954AD1F4DB949811"/>
+            <w:pStyle w:val="7A8FF157932E475583E522AA907802D8"/>
           </w:pPr>
           <w:r w:rsidRPr="0025720E">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5B89CB56BECF487E985C2990187E0821"/>
+        <w:name w:val="44D67677E7AE4C6AB0ACDAEA95884269"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{38E4C631-1443-4083-8AF5-248B39F94B48}"/>
+        <w:guid w:val="{E382D9F9-A642-496F-A3A6-068D629A2155}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B56DB4" w:rsidRDefault="00FC21E4" w:rsidP="00FC21E4">
+        <w:p w:rsidR="00BD349D" w:rsidRDefault="00E25079" w:rsidP="00E25079">
           <w:pPr>
-            <w:pStyle w:val="5B89CB56BECF487E985C2990187E0821"/>
+            <w:pStyle w:val="44D67677E7AE4C6AB0ACDAEA95884269"/>
           </w:pPr>
           <w:r w:rsidRPr="0025720E">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="67572045D9B2484592E7D7AABDAA766B"/>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{58F60046-57E0-422B-B33F-76F012AF1A9E}"/>
+        <w:guid w:val="{6C421D12-F8C5-4FD4-BB23-746049307AAE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B56DB4" w:rsidRDefault="00FC21E4" w:rsidP="00FC21E4">
-[...3 lines deleted...]
-          <w:r w:rsidRPr="0025720E">
+        <w:p w:rsidR="00BD349D" w:rsidRDefault="00E25079">
+          <w:r w:rsidRPr="00544921">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5578,70 +5670,79 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E0AB2"/>
     <w:rsid w:val="00095052"/>
+    <w:rsid w:val="000B4809"/>
+    <w:rsid w:val="0013789A"/>
     <w:rsid w:val="00284225"/>
+    <w:rsid w:val="002A3BF8"/>
     <w:rsid w:val="002C17B1"/>
     <w:rsid w:val="002E4318"/>
+    <w:rsid w:val="003407EE"/>
     <w:rsid w:val="00705A31"/>
     <w:rsid w:val="007E0AB2"/>
     <w:rsid w:val="00802EBA"/>
     <w:rsid w:val="00804A62"/>
     <w:rsid w:val="00844A3D"/>
     <w:rsid w:val="008474A9"/>
+    <w:rsid w:val="00880A11"/>
     <w:rsid w:val="00971BC2"/>
     <w:rsid w:val="00984667"/>
     <w:rsid w:val="00A02AB2"/>
     <w:rsid w:val="00A51351"/>
+    <w:rsid w:val="00AF4A0D"/>
     <w:rsid w:val="00B12D1B"/>
     <w:rsid w:val="00B56DB4"/>
     <w:rsid w:val="00BB2D79"/>
+    <w:rsid w:val="00BD349D"/>
     <w:rsid w:val="00C07E1D"/>
     <w:rsid w:val="00C461F3"/>
     <w:rsid w:val="00C86B16"/>
+    <w:rsid w:val="00CF520F"/>
     <w:rsid w:val="00D0413E"/>
+    <w:rsid w:val="00E25079"/>
     <w:rsid w:val="00E960C5"/>
     <w:rsid w:val="00FA4AE3"/>
     <w:rsid w:val="00FC21E4"/>
     <w:rsid w:val="00FC3565"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -6057,110 +6158,102 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC21E4"/>
+    <w:rsid w:val="00E25079"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="23AD40429547450CB1663AE5B0EE58C5">
     <w:name w:val="23AD40429547450CB1663AE5B0EE58C5"/>
     <w:rsid w:val="00B12D1B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7404967228454E379552D9FDF577E076">
     <w:name w:val="7404967228454E379552D9FDF577E076"/>
     <w:rsid w:val="00B12D1B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BEF48CF5EC634250AC824CFCFC32DF4F3">
     <w:name w:val="BEF48CF5EC634250AC824CFCFC32DF4F3"/>
     <w:rsid w:val="007E0AB2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1772698F517E4653BD4EB2F7131BE76A2">
     <w:name w:val="1772698F517E4653BD4EB2F7131BE76A2"/>
     <w:rsid w:val="007E0AB2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B97F1BC503C74617BDD5B8BC07336160">
     <w:name w:val="B97F1BC503C74617BDD5B8BC07336160"/>
     <w:rsid w:val="00FC21E4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="94A4CB96CBBD4E05BB3C9D4AECB3B53C">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="79874105E09B488AADE319C7809A0F16">
     <w:name w:val="79874105E09B488AADE319C7809A0F16"/>
     <w:rsid w:val="00FC21E4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="535877096BCF4CB4B3E792269A8560D3">
-[...1 lines deleted...]
-    <w:rsid w:val="00FC21E4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0C73144F93A44A986DB37084ED63061">
+    <w:name w:val="B0C73144F93A44A986DB37084ED63061"/>
+    <w:rsid w:val="00E25079"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1F2EC5140CD4CD3ABF1D0608EB21F9D">
-[...1 lines deleted...]
-    <w:rsid w:val="00FC21E4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5057C1CEFA314E93A12A3ADD3715BBA2">
+    <w:name w:val="5057C1CEFA314E93A12A3ADD3715BBA2"/>
+    <w:rsid w:val="00E25079"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E35024E501F84B1C954AD1F4DB949811">
-[...1 lines deleted...]
-    <w:rsid w:val="00FC21E4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A8FF157932E475583E522AA907802D8">
+    <w:name w:val="7A8FF157932E475583E522AA907802D8"/>
+    <w:rsid w:val="00E25079"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B89CB56BECF487E985C2990187E0821">
-[...5 lines deleted...]
-    <w:rsid w:val="00FC21E4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44D67677E7AE4C6AB0ACDAEA95884269">
+    <w:name w:val="44D67677E7AE4C6AB0ACDAEA95884269"/>
+    <w:rsid w:val="00E25079"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -6440,72 +6533,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55" xmlns:ns3="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f8b26e1c701b3bc9a6ac4b1516e36ec5" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010053A36B70328C49439506B0A071E6CE6B" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="86af5a66069a153115fa9170f9e76f9c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55" xmlns:ns3="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5552d669bf4125e71e7b7d52c2c454f" ns2:_="" ns3:_="">
     <xsd:import namespace="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55"/>
     <xsd:import namespace="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -6654,115 +6727,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEE000DE-917F-41D8-A0F7-6D87DEC95661}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55"/>
+    <ds:schemaRef ds:uri="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97E8C87C-B8B3-428E-8D98-AF76F75C21DD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BAC0E52-275F-43AA-A136-059781688D15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2de4227d-49a6-4f8e-9b1d-68a4a1a75b55"/>
     <ds:schemaRef ds:uri="23a58a29-e8f6-4e94-86d4-25eb04cfb2a8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7421CB74-7A05-4FD7-A0DE-7893FE9E4CBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>404</Words>
-  <Characters>2552</Characters>
+  <Words>437</Words>
+  <Characters>2757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2951</CharactersWithSpaces>
+  <CharactersWithSpaces>3188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sina Staub</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010053A36B70328C49439506B0A071E6CE6B</vt:lpwstr>